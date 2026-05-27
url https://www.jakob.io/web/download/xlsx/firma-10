--- v0 (2025-11-22)
+++ v1 (2026-05-27)
@@ -384,54 +384,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
-    <col min="2" max="2" width="15.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="15.7109375" customWidth="1"/>
+    <col min="2" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" customWidth="1"/>
     <col min="7" max="7" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>